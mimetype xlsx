--- v0 (2026-05-25)
+++ v1 (2026-10-23)
@@ -1,104 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1" uniqueCount="1">
   <si>
     <t>Simple example 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <sheetPr codeName=""/>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
+
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Your Name under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+For more information about EPPlus, see https://epplussoftware.com/
+
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>EPPlus</Application>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:keywords>EPPlus noncommercial use</cp:keywords>
+  <dc:description>This workbook has been created with EPPlus licensed to Your Name under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
+  <dc:creator>Your Name</dc:creator>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>