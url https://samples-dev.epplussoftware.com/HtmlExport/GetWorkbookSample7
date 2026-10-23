--- v2 (2026-09-05)
+++ v3 (2026-10-23)
@@ -1,71 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OssianEdström\Documents\Epplus_Repos\WebSamplesClean\EPPlus.WebSamples\EPPlus.WebSampleMvc.NetCore\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C28BFEA4-988B-4BFC-8668-410251756AB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{4CABED9D-152D-43BF-B8F7-E002A4794690}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028" fullCalcOnLoad="1"/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>3 color scale</t>
   </si>
   <si>
@@ -485,154 +487,154 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor theme="4" tint="0.7999816888943144"/>
+        <bgColor theme="4" tint="0.7999816888943144"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </right>
       <top style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39997558519241921"/>
+        <color theme="4" tint="0.3999755851924192"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" applyNumberFormat="1" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" applyNumberFormat="1" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" borderId="1" applyBorder="1" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyBorder="1" xfId="0"/>
     <xf numFmtId="3" applyNumberFormat="1" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" applyBorder="1" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" borderId="4" applyBorder="1" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyBorder="1" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" applyNumberFormat="1" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="37">
+  <dxfs count="38">
     <dxf>
       <font>
         <b/>
         <i/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFD65656"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
@@ -988,50 +990,62 @@
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="14" formatCode="0.00%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="[$$-409]#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="[$$-409]#,##0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="1"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill>
+          <bgColor rgb="ffe4a4a4"/>
+        </patternFill>
+      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFED9D9B"/>
       <color rgb="FFD65656"/>
       <color rgb="FFEC4A4A"/>
       <color rgb="FFE4A4A4"/>
       <color rgb="FFE44743"/>
       <color rgb="FFD11111"/>
       <color rgb="FFE20000"/>
       <color rgb="FFEB4743"/>
       <color rgb="FFD9523B"/>
       <color rgb="FFF6E774"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -2718,51 +2732,51 @@
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C18:C24">
     <cfRule type="containsText" dxfId="12" priority="16" operator="containsText" text="blue">
       <formula>NOT(ISERROR(SEARCH("blue",C18)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D18:D24">
     <cfRule type="timePeriod" dxfId="1" priority="13" timePeriod="tomorrow">
       <formula>FLOOR(D18,1)=TODAY()+1</formula>
     </cfRule>
     <cfRule type="timePeriod" dxfId="10" priority="14" timePeriod="today">
       <formula>FLOOR(D18,1)=TODAY()</formula>
     </cfRule>
     <cfRule type="timePeriod" dxfId="9" priority="15" timePeriod="yesterday">
       <formula>FLOOR(D18,1)=TODAY()-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D45:D51">
     <cfRule type="expression" dxfId="2" priority="21">
       <formula>D45 &gt; 2002</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E29:E37">
-    <cfRule type="aboveAverage" dxfId="7" priority="11" aboveAverage="0"/>
+    <cfRule type="aboveAverage" dxfId="37" priority="11" aboveAverage="0"/>
     <cfRule type="aboveAverage" dxfId="2" priority="12"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E45:E51">
     <cfRule type="expression" dxfId="5" priority="36">
       <formula>ISNUMBER(E45) = FALSE</formula>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="38">
       <formula>ISNUMBER(E45)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G68:G79">
     <cfRule type="iconSet" priority="4">
       <iconSet iconSet="3TrafficLights1">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="33"/>
         <cfvo type="percent" val="67"/>
       </iconSet>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G18:I24">
     <cfRule type="containsBlanks" dxfId="3" priority="42">
       <formula>LEN(TRIM(G18))=0</formula>
     </cfRule>
     <cfRule type="notContainsBlanks" dxfId="2" priority="43">
       <formula>LEN(TRIM(G18))&gt;0</formula>
@@ -2856,125 +2870,134 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="84C7E051-B37F-4877-89D3-317A7F8D4615">
-            <x14:iconSet custom="1">
+          <x14:cfRule type="iconSet" priority="5" id="{462FA517-799F-46DC-A679-14ACE54492E7}">
+            <x14:iconSet iconSet="5Arrows" custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="4FDCEAAB-7157-40CB-B73C-E64D4FD3DE62">
-            <x14:iconSet custom="1">
+          <x14:cfRule type="iconSet" priority="3" id="{DF1B2F4E-D88B-402C-BF1F-467A4E628D4D}">
+            <x14:iconSet iconSet="4Arrows" custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Your Name under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+For more information about EPPlus, see https://epplussoftware.com/
+
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>EPPlus</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Mats Alm</dc:creator>
-[...1 lines deleted...]
-  <dc:description/>
+  <dc:creator>Your Name</dc:creator>
+  <cp:keywords>EPPlus noncommercial use</cp:keywords>
+  <dc:description>This workbook has been created with EPPlus licensed to Your Name under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>