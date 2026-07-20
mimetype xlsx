--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="34FD7381-41F2-48FF-9E29-60209B9CDCC3">
+          <x14:cfRule type="iconSet" priority="5" id="A3C9133E-A13F-4510-9F28-932D2174D164">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="FBEC7C50-272B-4A73-8135-82C1CCF9B988">
+          <x14:cfRule type="iconSet" priority="3" id="3A08E714-67E7-4BAB-BB4A-D6B81460B835">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>