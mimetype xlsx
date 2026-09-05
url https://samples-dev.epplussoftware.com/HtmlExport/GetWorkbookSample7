--- v1 (2026-07-20)
+++ v2 (2026-09-05)
@@ -2856,78 +2856,78 @@
             <x14:dataBar minLength="0" maxLength="100" border="1" gradient="0" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFED9D9B"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C68:C79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8DADE4BE-191E-4A96-91F5-C800E0B77060}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D68:D79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="5" id="A3C9133E-A13F-4510-9F28-932D2174D164">
+          <x14:cfRule type="iconSet" priority="5" id="84C7E051-B37F-4877-89D3-317A7F8D4615">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>20</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>40</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>60</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>80</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Flags" iconId="0"/>
               <x14:cfIcon iconSet="4Arrows" iconId="1"/>
               <x14:cfIcon iconSet="3Triangles" iconId="1"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Flags" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>H68:H79</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="iconSet" priority="3" id="3A08E714-67E7-4BAB-BB4A-D6B81460B835">
+          <x14:cfRule type="iconSet" priority="3" id="4FDCEAAB-7157-40CB-B73C-E64D4FD3DE62">
             <x14:iconSet custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>2</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Arrows" iconId="0"/>
               <x14:cfIcon iconSet="4ArrowsGray" iconId="2"/>
               <x14:cfIcon iconSet="4Arrows" iconId="2"/>
               <x14:cfIcon iconSet="3Arrows" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>I68:I79</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>