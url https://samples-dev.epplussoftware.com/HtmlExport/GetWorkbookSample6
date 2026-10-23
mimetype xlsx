--- v0 (2026-05-25)
+++ v1 (2026-10-23)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mats\dev\EPPlusSoftware\EPPlus6.WebSamples\EPPlus.WebSampleMvc.NetCore\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3AC5A48-221E-4C88-971B-5F7F41E37230}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="98160" yWindow="2160" windowWidth="28800" windowHeight="14940" activeTab="1" xr2:uid="{C0568D70-DEBA-4913-AD40-3009A6F4C49A}"/>
   </bookViews>
   <sheets>
     <sheet name="Geography" sheetId="1" r:id="rId1"/>
     <sheet name="Monarchs" sheetId="2" r:id="rId2"/>
     <sheet name="Municipalities" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="408">
   <si>
     <t>Largest cities in Sweden</t>
   </si>
   <si>
     <t>Largest lakes in Sweden</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Metro.</t>
@@ -1844,51 +1847,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor theme="9" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAECF0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCDDFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC0CB"/>
         <bgColor indexed="64"/>
@@ -13819,63 +13822,74 @@
         <v>2362.3</v>
       </c>
       <c r="G291" s="61">
         <v>130.22</v>
       </c>
       <c r="H291" s="61">
         <v>0</v>
       </c>
       <c r="I291" s="67">
         <v>0</v>
       </c>
       <c r="J291" s="0">
         <v>1.78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Your Name under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+For more information about EPPlus, see https://epplussoftware.com/
+
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>EPPlus</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Geography</vt:lpstr>
       <vt:lpstr>Monarchs</vt:lpstr>
       <vt:lpstr>Municipalities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mats Alm</dc:creator>
+  <dc:creator>Your Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:keywords>EPPlus noncommercial use</cp:keywords>
+  <dc:description>This workbook has been created with EPPlus licensed to Your Name under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>