--- v0 (2026-05-25)
+++ v1 (2026-10-23)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mats\dev\EPPlusSoftware\EPPlus6.WebSamples\EPPlus.WebSampleMvc.NetCore\data\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3383D9E9-2B50-485C-AA20-A66C7D56467E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="98160" yWindow="2160" windowWidth="28800" windowHeight="14940" xr2:uid="{CC10EFD2-A4CF-4F7B-8E25-A2032FB846DE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Allsvenskan 2001</t>
   </si>
   <si>
     <t>Gradient fill on the row 1 and pattern fill on row 12.</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Pld</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>D</t>
@@ -1764,51 +1767,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{047A5EC2-D577-486C-8E0D-C6229686D238}">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:V21"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="N18" sqref="N18:N19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
   <cols>
     <col min="1" max="1" width="6.5" customWidth="1"/>
     <col min="2" max="3" width="5.1796875" customWidth="1"/>
     <col min="4" max="4" width="18.453125" customWidth="1"/>
     <col min="5" max="7" width="5.6796875" customWidth="1"/>
     <col min="8" max="8" width="5.7265625" customWidth="1"/>
     <col min="9" max="9" width="3.81640625" customWidth="1"/>
     <col min="10" max="10" width="2.1328125" customWidth="1"/>
     <col min="11" max="11" width="3.81640625" customWidth="1"/>
     <col min="12" max="13" width="5.7265625" customWidth="1"/>
     <col min="14" max="14" width="13.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="21">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1833,132 +1836,138 @@
         <v>3</v>
       </c>
       <c r="F5" s="107" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="107" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="107" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="108" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="108"/>
       <c r="K5" s="108"/>
       <c r="L5" s="107" t="s">
         <v>8</v>
       </c>
       <c r="M5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="N5" s="87" t="s">
         <v>10</v>
       </c>
+      <c r="Q5"/>
     </row>
     <row r="6" ht="73.75" s="2" customFormat="1">
       <c r="B6" s="81">
         <v>1</v>
       </c>
       <c r="C6" s="82"/>
       <c r="D6" s="83" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="97">
         <v>26</v>
       </c>
       <c r="F6" s="84">
         <v>14</v>
       </c>
       <c r="G6" s="84">
         <v>6</v>
       </c>
       <c r="H6" s="84">
         <v>6</v>
       </c>
       <c r="I6" s="85">
         <v>45</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>12</v>
       </c>
       <c r="K6" s="86">
         <v>28</v>
       </c>
       <c r="L6" s="20">
         <f>I6-K6</f>
         <v>17</v>
       </c>
       <c r="M6" s="88">
         <f>F6*3+G6</f>
         <v>48</v>
       </c>
       <c r="N6" s="64" t="s">
         <v>13</v>
       </c>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
     </row>
     <row r="7" ht="20.15" customHeight="1" s="2" customFormat="1">
       <c r="B7" s="68">
         <v>2</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="51" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="98">
         <v>26</v>
       </c>
       <c r="F7" s="29">
         <v>13</v>
       </c>
       <c r="G7" s="29">
         <v>8</v>
       </c>
       <c r="H7" s="29">
         <v>5</v>
       </c>
       <c r="I7" s="32">
         <v>36</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="33">
         <v>24</v>
       </c>
       <c r="L7" s="14">
         <f ref="L7:L19" t="shared" si="0">I7-K7</f>
         <v>12</v>
       </c>
       <c r="M7" s="89">
         <f ref="M7:M19" t="shared" si="1">F7*3+G7</f>
         <v>47</v>
       </c>
       <c r="N7" s="109" t="s">
         <v>15</v>
       </c>
+      <c r="S7"/>
+      <c r="T7"/>
     </row>
     <row r="8" ht="20.15" customHeight="1" s="2" customFormat="1">
       <c r="B8" s="68">
         <v>3</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="51" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="98">
         <v>26</v>
       </c>
       <c r="F8" s="29">
         <v>12</v>
       </c>
       <c r="G8" s="29">
         <v>9</v>
       </c>
       <c r="H8" s="29">
         <v>5</v>
       </c>
       <c r="I8" s="32">
         <v>45</v>
       </c>
       <c r="J8" s="9" t="s">
@@ -2034,50 +2043,52 @@
         <v>9</v>
       </c>
       <c r="H10" s="30">
         <v>6</v>
       </c>
       <c r="I10" s="34">
         <v>47</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="35">
         <v>29</v>
       </c>
       <c r="L10" s="15">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="M10" s="90">
         <f t="shared" si="1"/>
         <v>42</v>
       </c>
       <c r="N10" s="65" t="s">
         <v>19</v>
       </c>
+      <c r="R10"/>
+      <c r="V10"/>
     </row>
     <row r="11" ht="20.15" customHeight="1" s="2" customFormat="1">
       <c r="B11" s="70">
         <v>6</v>
       </c>
       <c r="C11" s="54"/>
       <c r="D11" s="55" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="100">
         <v>26</v>
       </c>
       <c r="F11" s="46">
         <v>10</v>
       </c>
       <c r="G11" s="46">
         <v>9</v>
       </c>
       <c r="H11" s="46">
         <v>7</v>
       </c>
       <c r="I11" s="36">
         <v>36</v>
       </c>
       <c r="J11" s="23" t="s">
@@ -2431,61 +2442,72 @@
       <c r="C21" s="8"/>
       <c r="D21" s="4"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="5"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="N7:N9"/>
     <mergeCell ref="N18:N19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait"/>
   <headerFooter/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Your Name under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
+For more information about EPPlus, see https://epplussoftware.com/
+
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>EPPlus</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mats</dc:creator>
+  <dc:creator>Your Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:keywords>EPPlus noncommercial use</cp:keywords>
+  <dc:description>This workbook has been created with EPPlus licensed to Your Name under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>